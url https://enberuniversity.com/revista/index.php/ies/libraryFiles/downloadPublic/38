--- v0 (2026-04-02)
+++ v1 (2026-10-24)
@@ -66,127 +66,127 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaro para os devidos fins que o artigo científico entitulado _______________________________________________________________, constitui as exigências inseridas no edital, que são: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:before="30.23681640625" w:line="364.4537830352783" w:lineRule="auto"/>
         <w:ind w:left="18.480072021484375" w:right="26.983642578125" w:firstLine="0.659942626953125"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-648139280"/>
+          <w:id w:val="-1468894738"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">● Obtenção de parecer do comitê de ética em pesquisa necessário para pesquisas </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:before="30.23681640625" w:lineRule="auto"/>
         <w:ind w:left="9.680023193359375" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">envolvendo seres humanos ou animais. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:before="144.320068359375" w:lineRule="auto"/>
         <w:ind w:left="19.1400146484375" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1208100491"/>
+          <w:id w:val="1232263340"/>
           <w:tag w:val="goog_rdk_1"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">● Transparência na coleta e análise de dados. </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:before="144.3194580078125" w:lineRule="auto"/>
         <w:ind w:left="19.1400146484375" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-586827731"/>
+          <w:id w:val="260324380"/>
           <w:tag w:val="goog_rdk_2"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">● Pleno reconhecimento de fontes e colaborações. </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:before="144.3194580078125" w:line="364.4537830352783" w:lineRule="auto"/>
         <w:ind w:left="6.820068359375" w:right="26.527099609375" w:firstLine="14.96002197265625"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -272,124 +272,217 @@
       <w:pPr>
         <w:spacing w:before="431.29638671875" w:line="364.4537830352783" w:lineRule="auto"/>
         <w:ind w:left="17.60009765625" w:right="151.805419921875" w:firstLine="4.17999267578125"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Local e Data: ____________________________, _______, de __________________de 2026 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:spacing w:before="30.236968994140625" w:lineRule="auto"/>
         <w:ind w:left="3.079986572265625" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:before="30.236968994140625" w:lineRule="auto"/>
+        <w:ind w:left="3.079986572265625" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:before="30.236968994140625" w:lineRule="auto"/>
+        <w:ind w:left="3.079986572265625" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assinatura do autor: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:spacing w:before="144.31961059570312" w:lineRule="auto"/>
         <w:ind w:left="12.53997802734375" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:before="144.31961059570312" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CPF:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:before="144.31961059570312" w:lineRule="auto"/>
+        <w:ind w:left="12.53997802734375" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:before="144.31961059570312" w:lineRule="auto"/>
+        <w:ind w:left="12.53997802734375" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número do CAAE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Certificado de Apresentação para Apreciação Ética):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:spacing w:before="144.3194580078125" w:lineRule="auto"/>
         <w:ind w:left="9.459991455078125" w:right="-340.8661417322827" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="-340.8661417322827" w:firstLine="121"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId7" w:type="default"/>
       <w:pgSz w:h="16840" w:w="11920" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="3080" w:left="1580" w:right="1600" w:header="183" w:footer="360"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Verdana"/>
   <w:font w:name="Arial Unicode MS"/>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="14.399999999999999" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>