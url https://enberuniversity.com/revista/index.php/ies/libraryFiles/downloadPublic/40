--- v0 (2026-04-02)
+++ v1 (2026-07-06)
@@ -1,5855 +1,3395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="6" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr/>
-        <w:t>MODELO</w:t>
-[...106 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO PARA ELABORAÇÃO E FORMATAÇÃO DO ARTIGO COMPLETO – (FONTE 14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="6126" w:right="113" w:firstLine="159"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6126" w:right="113" w:firstLine="158.99999999999977"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...41 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fulano da Silva Santos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sicrano da Silva Santos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...61 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beltrano da Silva Santos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...78 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="2"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="34"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p>
+          <w:szCs w:val="34"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
         <w:ind w:left="121" w:right="113" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este resumo deverá ser o mesmo utilizado no formulário de submissão. O resumo simples caracteriza uma síntese do artigo produzido. Poderá apresentar as principais informações da pesquisa, e para isso, deverá ser formatado com base nas seguintes orientações: parágrafo único, de 200 a 300 palavras, texto justificado, regular, tamanho 11, espaçamento simples, sem referências bibliográficas, tabelas, gráficos, citações ou destaques de qualquer natureza. Nele devem constar: a síntese do trabalho, o referencial teórico-metodológico e os principais resultados. As palavras-chave devem conter de 3 (três) a 5 (cinco) termos, separados entre si por vírgula e finalizados por ponto. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deixar 01 linha em branco</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtigo completo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ormas científicas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ongresso</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealize</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oa sorte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...536 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="121" w:right="113" w:firstLine="705"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...361 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA (Remover esta nota antes da submissão): </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por favor, note que a marcação em amarelo presente no template fornecido para a submissão do seu trabalho é apenas um guia visual para ajudá-lo(a) a formatar corretamente o seu texto. Essa marcação não será exibida no documento final quando convertido para PDF. Portanto, certifique-se de que o seu trabalho esteja formatado corretamente e faça a submissão normalmente</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="90" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="118" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A introdução deverá conter resumo teórico sobre o tema, apresentação da pesquisa, justificativa implícita, objetivos, síntese metodológica e resumo das discussões e resultados da pesquisa, além de apresentar uma síntese conclusiva acerca do trabalho desenvolvido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="121" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em todo o arquivo utilizar fonte </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com exceção do título que deve apresentar fonte negrito, tamanho 14, com letras </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maiusculas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alinhamento centralizado. Inserir, em nota de rodapé, tamanho 10, quando o artigo for resultado de projeto de pesquisa, ensino ou extensão ou, quando houver financiamento, indicar o órgão de fomento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="118" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autores, coautores e vínculo: inserir o nome completo do(a) autor(a), dos coautores e do(a) orientador(a) (quando for o caso) (um por linha) apenas as iniciais em </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maiusculas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alinhado à direita, tamanho 12. Inserir vínculo institucional e e-mail de autores e coautores em nota de rodapé. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deixar 01 linha em branco</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 METODOLOGIA</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="118" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A metodologia do artigo deverá apresentar os caminhos metodológicos e uso de ferramentas, técnicas de pesquisa e de instrumentos para coleta de dados, informar, quando for pertinente, sobre a aprovação em comissões de ética ou equivalente, e, sobre o direito de uso de imagens.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 REFERENCIAL TEÓRICO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="113" w:firstLine="1099"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O referencial teórico da pesquisa contém as principais discussões teóricas e a trajetória da mesma ao longo do recorte do tema estudado. Ele serve para situar o leitor quanto à linha de raciocínio que o autor seguiu na construção de seu artigo. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poderá vir nesta área ou anexo à introdução</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="113" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESULTADOS E DISCUSSÃO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="124" w:firstLine="569.9999999999999"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nos Resultados, deverá constar a esquematização dos dados encontrados, na forma de categorias analíticas e sistematização dos achados empíricos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="115" w:firstLine="569.9999999999999"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nesta </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seção</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poderão ocorrer o uso de gráficos, tabelas e quadros, atentando para a utilização e identificação segundo as normas da ABNT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="114" w:firstLine="569.9999999999999"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As discussões (análises) geradas a partir dos resultados deverão ser criativas, inovadoras e éticas, de maneira a corroborar com as instruções de pesquisa científicas do país. Levando em consideração a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">referência</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a autores e teorias, bem como referenciando os resultados encontrados.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="119" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A última parte do trabalho, também é considerada uma das mais importantes, tendo em vista que nesta </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seção</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, deverão ser dedicados alguns apontamentos sobre as principais conclusões da pesquisa e prospecção da sua aplicação empírica para a comunidade científica. Também se abre a oportunidade de discussão sobre a necessidade de novas pesquisas no campo de atuação, bem como </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diálogos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com as análises referidas ao longo do resumo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERÊNCIAS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="115" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deverão apresentar apenas as referências utilizadas no texto. As referências, com todos os dados da obra citada, devem seguir as normas atuais e em vigor da ABNT ou APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="113" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ao fazer citação direta no texto o(a) autor(a) deve indicar, entre parênteses, logo depois da referida citação, o nome do(a) autor(a) em letra </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maiuscula</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o ano da</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publicação e a página em que se encontra a citação. Para citações com mais de três linhas, utilizar recuo de 4 cm, espaçamento simples (1,0) e fonte tamanho 10. Nas referências colocar as informações completas das obras.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="826" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="826" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXEMPLOS:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="138" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="126" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...170 lines deleted...]
-        <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CASTRO, P. A.; SOUSA ALVES, C. O.. Formação Docente e Práticas Pedagógicas Inclusivas. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Mosaicos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. 7, P. 3-25, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="114" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAPTISTA, C. R. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Inclusão e escolarização: múltiplas perspectivas. 2 ed. Porto Alegre: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mediação</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="121" w:right="116" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. Conselho Nacional da Educação. Câmera de Educação Básica. Resolução nº 2, de 11 de setembro de 2001. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diretrizes Nacionais para Educação Especial na Educação Básica</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Diário Oficial da União, Brasília, 14 de setembro de 2001. Seção IE, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. 39-40. Disponível em: &lt; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:color w:val="0462C1"/>
-[...1 lines deleted...]
-            <w:u w:val="thick" w:color="0462C1"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>autorprincipal@email.com</w:t>
+          <w:t xml:space="preserve">http://portal.mec.gov.br/cne/arquivos/pdf/CEB0201.pdf&gt;.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...481 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acesso em: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06 fev. 2020</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:ind w:left="3838" w:right="3128" w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr/>
-        <w:t>A</w:t>
-[...3018 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto" w:before="138"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPORTANTE:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="200" w:before="138" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2728" w:right="588" w:hanging="1427"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
-[...198 lines deleted...]
-    <w:p>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Após publicados, os arquivos de trabalhos não poderão sofrer mais</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nenhuma alteração ou correção.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...133 lines deleted...]
-        <w:t>analisados individualmente.</w:t>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="121"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Após aceitos, serão permitidas apenas correções ortográficas. Os casos serão</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analisados individualmente.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11920" w:h="16840"/>
-      <w:pgMar w:header="183" w:footer="0" w:top="3080" w:bottom="280" w:left="1580" w:right="1600"/>
+      <w:headerReference r:id="rId9" w:type="default"/>
+      <w:footerReference r:id="rId10" w:type="default"/>
+      <w:pgSz w:h="16840" w:w="11920" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417.3228346456694" w:top="3401.5748031496064" w:left="1417.3228346456694" w:right="1417.3228346456694" w:header="183" w:footer="360"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...5 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:pict>
+        <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:pPr>
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ivy Enber Scientific Journal, Orlando-FL, v.x, n.x, p. x-x, mês/mês. ano | ISSN: 2833-227X </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:footnote w:id="0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduando do Curso de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da Universidade Federal - UF, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="0462c1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">autorprincipal@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduado pelo Curso de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da Universidade Federal - UF, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="0462c1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">coautor1@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doutor pelo Curso de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da Universidade Federal - UF, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="0462c1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">coautor3@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="14.399999999999999" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rPr/>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487527424">
+        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:posOffset>-12537</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>116205</wp:posOffset>
+            <wp:posOffset>1905</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7569200" cy="1850925"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="image1.jpeg"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1" name="image1.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image1.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7569200" cy="1850925"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="pt_PT"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
-[...10 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...3 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="121"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:pPr/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="121"/>
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="88"/>
+      <w:spacing w:before="88" w:lineRule="auto"/>
       <w:ind w:left="2669" w:hanging="2404"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:pPr/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autorprincipal@email.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coautor1@email.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coautor2@email.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coautor3@email.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/CEB0201.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/CEB0201.pdf" TargetMode="External"/></Relationships>
+</file>
 
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autorprincipal@email.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coautor1@email.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coautor3@email.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -5927,51 +3467,87 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</cp:coreProperties>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miCo+8Kge6pWcCGik1/ly2vsl48ng==">CgMxLjA4AHIhMTg4bGR1QkJ1TlJTdzJnb3JiejV6U3JJcDJXdWFFXzJI</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>